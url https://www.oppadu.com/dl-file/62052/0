--- v0 (2026-08-11)
+++ v1 (2026-09-26)
@@ -3,116 +3,116 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30403"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30501"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\wordpress-dev\_formulas_conversion\output\62052\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\wordpress-dev\scripts\.cache\refresh-stale\out\62052\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{03571707-A783-4153-97A1-98BDC39F8D1C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DF660A37-D48D-4379-B8F3-79571880A140}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FD827E25-04C5-49D5-96E2-8558DE76EBC7}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="22680" windowHeight="14472" xr2:uid="{FD827E25-04C5-49D5-96E2-8558DE76EBC7}"/>
   </bookViews>
   <sheets>
-    <sheet name="모든 버전 호환 공식" sheetId="1" r:id="rId1"/>
-    <sheet name="M365·Excel 2024 이상 공식" sheetId="2" r:id="rId2"/>
+    <sheet name="SUBSTITUTE + FIND 공식 (모든 버전)" sheetId="1" r:id="rId1"/>
+    <sheet name="TEXTBEFORE 함수 공식 (엑셀 2024 이후)" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'M365·Excel 2024 이상 공식'!$B$7:$C$12</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'모든 버전 호환 공식'!$B$7:$C$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'SUBSTITUTE + FIND 공식 (모든 버전)'!$B$7:$C$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'TEXTBEFORE 함수 공식 (엑셀 2024 이후)'!$B$7:$C$12</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G9" i="2" l="1"/>
   <c r="G10" i="2"/>
   <c r="G11" i="2"/>
   <c r="G12" i="2"/>
   <c r="G13" i="2"/>
   <c r="G14" i="2"/>
   <c r="G8" i="2"/>
   <c r="F9" i="1"/>
   <c r="F10" i="1"/>
   <c r="F11" i="1"/>
   <c r="F12" i="1"/>
   <c r="F13" i="1"/>
   <c r="F14" i="1"/>
   <c r="F8" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="23">
   <si>
     <t>엑셀 n번째 문자열 위치 찾기 공식</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>: 문장에서 문자열이 n번째 나타나는 위치를 찾는 공식입니다.</t>
+    <t>: 문장에서 특정 문자열이 n번째로 나타나는 시작 위치를 반환하는 공식입니다.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>=</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF0000FF"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
         <scheme val="major"/>
       </rPr>
       <t>FIND</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
         <scheme val="major"/>
@@ -366,79 +366,79 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF339966"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF5F5F5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC9C9C9"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color rgb="FFC9C9C9"/>
+      </right>
       <top style="thin">
         <color rgb="FFC9C9C9"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC9C9C9"/>
       </left>
       <right style="thin">
         <color rgb="FFC9C9C9"/>
       </right>
       <top style="thin">
         <color rgb="FFC9C9C9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC9C9C9"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC9C9C9"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color rgb="FFC9C9C9"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC9C9C9"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FFC9C9C9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC9C9C9"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
@@ -451,84 +451,84 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="7">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="6" tint="0.79992065187536243"/>
           <bgColor rgb="FFF5F5F5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="6" tint="0.79992065187536243"/>
           <bgColor rgb="FFF5F5F5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
@@ -614,144 +614,144 @@
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>679895</xdr:colOff>
+      <xdr:colOff>682523</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>15875</xdr:rowOff>
+      <xdr:rowOff>17780</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>533400</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>209776</xdr:rowOff>
+      <xdr:rowOff>211681</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="그림 1" descr="텍스트, 폰트, 그래픽, 상징이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2013CC01-9F47-4269-8CE3-3CD9A602C13D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6204395" y="101600"/>
-          <a:ext cx="539305" cy="193901"/>
+          <a:off x="6321323" y="101600"/>
+          <a:ext cx="536677" cy="193901"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>679895</xdr:colOff>
+      <xdr:colOff>682523</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>15875</xdr:rowOff>
+      <xdr:rowOff>17780</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>533400</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>209776</xdr:rowOff>
+      <xdr:rowOff>211681</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="그림 1" descr="텍스트, 폰트, 그래픽, 상징이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{390F41DF-2995-4D1C-BAF5-356646AE0C90}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D153CC31-95AF-43A0-840E-4C214037EE15}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6204395" y="101600"/>
-          <a:ext cx="539305" cy="193901"/>
+          <a:off x="6321323" y="101600"/>
+          <a:ext cx="536677" cy="193901"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 테마">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -1024,4499 +1024,4509 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D32CF493-5A35-4600-B154-B80C0D6335F2}">
-  <dimension ref="A1:Z80"/>
+  <dimension ref="A1:CV90"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
       <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="3.125" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="3.09765625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="17.8984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.69921875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="3.69921875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="16.09765625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="99" width="9" style="1"/>
+    <col min="100" max="100" width="9.09765625" style="1" customWidth="1"/>
+    <col min="101" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="3" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:26" s="3" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
-    <row r="2" spans="1:26" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:26" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="4"/>
     </row>
-    <row r="3" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4"/>
     </row>
-    <row r="4" spans="1:26" s="3" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:26" s="3" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="4"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4"/>
     </row>
-    <row r="5" spans="1:26" s="2" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:26" s="2" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="8" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="7" spans="1:26" s="7" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="7" spans="1:26" s="7" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7"/>
       <c r="B7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E7"/>
       <c r="F7" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="G7" s="14" t="s">
+      <c r="G7" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
-    <row r="8" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8"/>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="10" t="s">
+      <c r="C8" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="12">
         <v>2</v>
       </c>
       <c r="E8"/>
       <c r="F8" s="20">
         <f>FIND("|",SUBSTITUTE(B8,C8,"|",D8))</f>
         <v>6</v>
       </c>
       <c r="G8" s="16">
         <v>6</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
-    <row r="9" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9"/>
-      <c r="B9" s="12" t="s">
+      <c r="B9" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="12" t="s">
+      <c r="C9" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="14">
         <v>2</v>
       </c>
       <c r="E9"/>
       <c r="F9" s="20">
         <f t="shared" ref="F9:F14" si="0">FIND("|",SUBSTITUTE(B9,C9,"|",D9))</f>
         <v>6</v>
       </c>
       <c r="G9" s="16">
         <v>6</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
-    <row r="10" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10"/>
-      <c r="B10" s="10" t="s">
+      <c r="B10" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="10" t="s">
+      <c r="C10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="12">
         <v>3</v>
       </c>
       <c r="E10"/>
       <c r="F10" s="20">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="G10" s="16">
         <v>7</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
-    <row r="11" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11"/>
-      <c r="B11" s="12" t="s">
+      <c r="B11" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="12" t="s">
+      <c r="C11" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="14">
         <v>2</v>
       </c>
       <c r="E11"/>
       <c r="F11" s="20">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="G11" s="16">
         <v>8</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
-    <row r="12" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12"/>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="10" t="s">
+      <c r="C12" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="12">
         <v>2</v>
       </c>
       <c r="E12"/>
       <c r="F12" s="20">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="G12" s="16">
         <v>8</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
-    <row r="13" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13"/>
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="C13" s="12" t="s">
+      <c r="C13" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="14">
         <v>2</v>
       </c>
       <c r="E13"/>
       <c r="F13" s="20">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="G13" s="16">
         <v>10</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
-    <row r="14" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14"/>
-      <c r="B14" s="10" t="s">
+      <c r="B14" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="10" t="s">
+      <c r="C14" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="12">
         <v>3</v>
       </c>
       <c r="E14"/>
       <c r="F14" s="20">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="G14" s="15">
         <v>4</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
-    <row r="15" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
-    <row r="16" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
-    <row r="17" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
-    <row r="18" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
-    <row r="19" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
-    <row r="20" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
-    <row r="21" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
-    <row r="22" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
-    <row r="23" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
     </row>
-    <row r="24" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
-    <row r="25" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
-    <row r="26" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
-    <row r="27" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
-    <row r="28" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
-    <row r="29" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
-    <row r="30" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
     </row>
-    <row r="31" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
-    <row r="32" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32"/>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
     </row>
-    <row r="33" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33"/>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
     </row>
-    <row r="34" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
     </row>
-    <row r="35" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35"/>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
-    <row r="36" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36"/>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
     </row>
-    <row r="37" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37"/>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
     </row>
-    <row r="38" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38"/>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
     </row>
-    <row r="39" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39"/>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
-    <row r="40" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40"/>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
     </row>
-    <row r="41" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41"/>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
-    <row r="42" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42"/>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
     </row>
-    <row r="43" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43"/>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
     </row>
-    <row r="44" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44"/>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
-    <row r="45" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45"/>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
     </row>
-    <row r="46" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46"/>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
     </row>
-    <row r="47" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A47"/>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
     </row>
-    <row r="48" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48"/>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
     </row>
-    <row r="49" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A49"/>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
     </row>
-    <row r="50" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50"/>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
-    <row r="51" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A51"/>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
     </row>
-    <row r="52" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A52"/>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
     </row>
-    <row r="53" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A53"/>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
     </row>
-    <row r="54" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A54"/>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
     </row>
-    <row r="55" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A55"/>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55"/>
       <c r="I55"/>
       <c r="J55"/>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55"/>
       <c r="R55"/>
       <c r="S55"/>
       <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
       <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
     </row>
-    <row r="56" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A56"/>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56"/>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
     </row>
-    <row r="57" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A57"/>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
     </row>
-    <row r="58" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A58"/>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58"/>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58"/>
       <c r="R58"/>
       <c r="S58"/>
       <c r="T58"/>
       <c r="U58"/>
       <c r="V58"/>
       <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
     </row>
-    <row r="59" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A59"/>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
     </row>
-    <row r="60" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A60"/>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60"/>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60"/>
       <c r="R60"/>
       <c r="S60"/>
       <c r="T60"/>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60"/>
       <c r="X60"/>
       <c r="Y60"/>
       <c r="Z60"/>
     </row>
-    <row r="61" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A61"/>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
     </row>
-    <row r="62" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A62"/>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
-    <row r="63" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A63"/>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63"/>
       <c r="I63"/>
       <c r="J63"/>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63"/>
       <c r="R63"/>
       <c r="S63"/>
       <c r="T63"/>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63"/>
       <c r="X63"/>
       <c r="Y63"/>
       <c r="Z63"/>
     </row>
-    <row r="64" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A64"/>
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64"/>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64"/>
       <c r="I64"/>
       <c r="J64"/>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64"/>
       <c r="Q64"/>
       <c r="R64"/>
       <c r="S64"/>
       <c r="T64"/>
       <c r="U64"/>
       <c r="V64"/>
       <c r="W64"/>
       <c r="X64"/>
       <c r="Y64"/>
       <c r="Z64"/>
     </row>
-    <row r="65" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A65"/>
       <c r="B65"/>
       <c r="C65"/>
       <c r="D65"/>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65"/>
       <c r="I65"/>
       <c r="J65"/>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65"/>
       <c r="R65"/>
       <c r="S65"/>
       <c r="T65"/>
       <c r="U65"/>
       <c r="V65"/>
       <c r="W65"/>
       <c r="X65"/>
       <c r="Y65"/>
       <c r="Z65"/>
     </row>
-    <row r="66" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A66"/>
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66"/>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66"/>
       <c r="O66"/>
       <c r="P66"/>
       <c r="Q66"/>
       <c r="R66"/>
       <c r="S66"/>
       <c r="T66"/>
       <c r="U66"/>
       <c r="V66"/>
       <c r="W66"/>
       <c r="X66"/>
       <c r="Y66"/>
       <c r="Z66"/>
     </row>
-    <row r="67" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A67"/>
       <c r="B67"/>
       <c r="C67"/>
       <c r="D67"/>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67"/>
       <c r="I67"/>
       <c r="J67"/>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67"/>
       <c r="Q67"/>
       <c r="R67"/>
       <c r="S67"/>
       <c r="T67"/>
       <c r="U67"/>
       <c r="V67"/>
       <c r="W67"/>
       <c r="X67"/>
       <c r="Y67"/>
       <c r="Z67"/>
     </row>
-    <row r="68" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A68"/>
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68"/>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68"/>
       <c r="R68"/>
       <c r="S68"/>
       <c r="T68"/>
       <c r="U68"/>
       <c r="V68"/>
       <c r="W68"/>
       <c r="X68"/>
       <c r="Y68"/>
       <c r="Z68"/>
     </row>
-    <row r="69" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A69"/>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69"/>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69"/>
       <c r="R69"/>
       <c r="S69"/>
       <c r="T69"/>
       <c r="U69"/>
       <c r="V69"/>
       <c r="W69"/>
       <c r="X69"/>
       <c r="Y69"/>
       <c r="Z69"/>
     </row>
-    <row r="70" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A70"/>
       <c r="B70"/>
       <c r="C70"/>
       <c r="D70"/>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70"/>
       <c r="I70"/>
       <c r="J70"/>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70"/>
       <c r="R70"/>
       <c r="S70"/>
       <c r="T70"/>
       <c r="U70"/>
       <c r="V70"/>
       <c r="W70"/>
       <c r="X70"/>
       <c r="Y70"/>
       <c r="Z70"/>
     </row>
-    <row r="71" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A71"/>
       <c r="B71"/>
       <c r="C71"/>
       <c r="D71"/>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71"/>
       <c r="I71"/>
       <c r="J71"/>
       <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71"/>
       <c r="Q71"/>
       <c r="R71"/>
       <c r="S71"/>
       <c r="T71"/>
       <c r="U71"/>
       <c r="V71"/>
       <c r="W71"/>
       <c r="X71"/>
       <c r="Y71"/>
       <c r="Z71"/>
     </row>
-    <row r="72" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A72"/>
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72"/>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72"/>
       <c r="Q72"/>
       <c r="R72"/>
       <c r="S72"/>
       <c r="T72"/>
       <c r="U72"/>
       <c r="V72"/>
       <c r="W72"/>
       <c r="X72"/>
       <c r="Y72"/>
       <c r="Z72"/>
     </row>
-    <row r="73" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A73"/>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73"/>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73"/>
       <c r="Q73"/>
       <c r="R73"/>
       <c r="S73"/>
       <c r="T73"/>
       <c r="U73"/>
       <c r="V73"/>
       <c r="W73"/>
       <c r="X73"/>
       <c r="Y73"/>
       <c r="Z73"/>
     </row>
-    <row r="74" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A74"/>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74"/>
       <c r="I74"/>
       <c r="J74"/>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74"/>
       <c r="Q74"/>
       <c r="R74"/>
       <c r="S74"/>
       <c r="T74"/>
       <c r="U74"/>
       <c r="V74"/>
       <c r="W74"/>
       <c r="X74"/>
       <c r="Y74"/>
       <c r="Z74"/>
     </row>
-    <row r="75" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A75"/>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75"/>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75"/>
       <c r="O75"/>
       <c r="P75"/>
       <c r="Q75"/>
       <c r="R75"/>
       <c r="S75"/>
       <c r="T75"/>
       <c r="U75"/>
       <c r="V75"/>
       <c r="W75"/>
       <c r="X75"/>
       <c r="Y75"/>
       <c r="Z75"/>
     </row>
-    <row r="76" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A76"/>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76"/>
       <c r="I76"/>
       <c r="J76"/>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76"/>
       <c r="R76"/>
       <c r="S76"/>
       <c r="T76"/>
       <c r="U76"/>
       <c r="V76"/>
       <c r="W76"/>
       <c r="X76"/>
       <c r="Y76"/>
       <c r="Z76"/>
     </row>
-    <row r="77" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A77"/>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77"/>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77"/>
       <c r="I77"/>
       <c r="J77"/>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77"/>
       <c r="R77"/>
       <c r="S77"/>
       <c r="T77"/>
       <c r="U77"/>
       <c r="V77"/>
       <c r="W77"/>
       <c r="X77"/>
       <c r="Y77"/>
       <c r="Z77"/>
     </row>
-    <row r="78" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A78"/>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78"/>
       <c r="I78"/>
       <c r="J78"/>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78"/>
       <c r="R78"/>
       <c r="S78"/>
       <c r="T78"/>
       <c r="U78"/>
       <c r="V78"/>
       <c r="W78"/>
       <c r="X78"/>
       <c r="Y78"/>
       <c r="Z78"/>
     </row>
-    <row r="79" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A79"/>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79"/>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79"/>
       <c r="I79"/>
       <c r="J79"/>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79"/>
       <c r="Q79"/>
       <c r="R79"/>
       <c r="S79"/>
       <c r="T79"/>
       <c r="U79"/>
       <c r="V79"/>
       <c r="W79"/>
       <c r="X79"/>
       <c r="Y79"/>
       <c r="Z79"/>
     </row>
-    <row r="80" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A80"/>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80"/>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80"/>
       <c r="R80"/>
       <c r="S80"/>
       <c r="T80"/>
       <c r="U80"/>
       <c r="V80"/>
       <c r="W80"/>
       <c r="X80"/>
       <c r="Y80"/>
       <c r="Z80"/>
     </row>
+    <row r="90" spans="100:100" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="CV90"/>
+    </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8174DD4E-8FF4-441F-A8C4-1514E7B235FE}">
-  <dimension ref="A1:Z80"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F7D0DDF-213F-474B-BBE7-1D792F0BB316}">
+  <dimension ref="A1:CV90"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="3.125" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="3.09765625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="17.8984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.69921875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="3.69921875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="16.09765625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="99" width="9" style="1"/>
+    <col min="100" max="100" width="9.09765625" style="1" customWidth="1"/>
+    <col min="101" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="3" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:26" s="3" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
-    <row r="2" spans="1:26" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:26" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="4"/>
     </row>
-    <row r="3" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4"/>
     </row>
-    <row r="4" spans="1:26" s="3" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:26" s="3" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="4"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4"/>
     </row>
-    <row r="5" spans="1:26" s="2" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:26" s="2" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="8" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="6" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="7" spans="1:26" s="7" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="7" spans="1:26" s="7" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7"/>
       <c r="B7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E7"/>
       <c r="F7" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="G7" s="14" t="s">
+      <c r="G7" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
-    <row r="8" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8"/>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="10" t="s">
+      <c r="C8" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="12">
         <v>2</v>
       </c>
       <c r="E8"/>
       <c r="F8" s="18">
         <v>6</v>
       </c>
       <c r="G8" s="21">
         <f>LEN(_xlfn.TEXTBEFORE(B8,C8,D8))+1</f>
         <v>6</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
-    <row r="9" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9"/>
-      <c r="B9" s="12" t="s">
+      <c r="B9" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="12" t="s">
+      <c r="C9" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="14">
         <v>2</v>
       </c>
       <c r="E9"/>
       <c r="F9" s="18">
         <v>6</v>
       </c>
       <c r="G9" s="21">
         <f t="shared" ref="G9:G14" si="0">LEN(_xlfn.TEXTBEFORE(B9,C9,D9))+1</f>
         <v>6</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
-    <row r="10" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10"/>
-      <c r="B10" s="10" t="s">
+      <c r="B10" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="10" t="s">
+      <c r="C10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="12">
         <v>3</v>
       </c>
       <c r="E10"/>
       <c r="F10" s="18">
         <v>7</v>
       </c>
       <c r="G10" s="21">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
-    <row r="11" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11"/>
-      <c r="B11" s="12" t="s">
+      <c r="B11" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="12" t="s">
+      <c r="C11" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="14">
         <v>2</v>
       </c>
       <c r="E11"/>
       <c r="F11" s="18">
         <v>8</v>
       </c>
       <c r="G11" s="21">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
-    <row r="12" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12"/>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="10" t="s">
+      <c r="C12" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="12">
         <v>2</v>
       </c>
       <c r="E12"/>
       <c r="F12" s="18">
         <v>8</v>
       </c>
       <c r="G12" s="21">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
-    <row r="13" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13"/>
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="C13" s="12" t="s">
+      <c r="C13" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="14">
         <v>2</v>
       </c>
       <c r="E13"/>
       <c r="F13" s="18">
         <v>10</v>
       </c>
       <c r="G13" s="21">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
-    <row r="14" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14"/>
-      <c r="B14" s="10" t="s">
+      <c r="B14" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="10" t="s">
+      <c r="C14" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="12">
         <v>3</v>
       </c>
       <c r="E14"/>
       <c r="F14" s="19">
         <v>4</v>
       </c>
       <c r="G14" s="21">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
-    <row r="15" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
-    <row r="16" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
-    <row r="17" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
-    <row r="18" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
-    <row r="19" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
-    <row r="20" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
-    <row r="21" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
-    <row r="22" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
-    <row r="23" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
     </row>
-    <row r="24" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
-    <row r="25" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
-    <row r="26" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
-    <row r="27" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
-    <row r="28" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
-    <row r="29" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
-    <row r="30" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
     </row>
-    <row r="31" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
-    <row r="32" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32"/>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
     </row>
-    <row r="33" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33"/>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
     </row>
-    <row r="34" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
     </row>
-    <row r="35" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35"/>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
-    <row r="36" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36"/>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
     </row>
-    <row r="37" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37"/>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
     </row>
-    <row r="38" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38"/>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
     </row>
-    <row r="39" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39"/>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
-    <row r="40" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40"/>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
     </row>
-    <row r="41" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41"/>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
-    <row r="42" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42"/>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
     </row>
-    <row r="43" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43"/>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
     </row>
-    <row r="44" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44"/>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
-    <row r="45" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45"/>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
     </row>
-    <row r="46" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46"/>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
     </row>
-    <row r="47" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A47"/>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
     </row>
-    <row r="48" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48"/>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
     </row>
-    <row r="49" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A49"/>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
     </row>
-    <row r="50" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50"/>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
-    <row r="51" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A51"/>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
     </row>
-    <row r="52" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A52"/>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
     </row>
-    <row r="53" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A53"/>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
     </row>
-    <row r="54" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A54"/>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
     </row>
-    <row r="55" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A55"/>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55"/>
       <c r="I55"/>
       <c r="J55"/>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55"/>
       <c r="R55"/>
       <c r="S55"/>
       <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
       <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
     </row>
-    <row r="56" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A56"/>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56"/>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
     </row>
-    <row r="57" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A57"/>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
     </row>
-    <row r="58" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A58"/>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58"/>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58"/>
       <c r="R58"/>
       <c r="S58"/>
       <c r="T58"/>
       <c r="U58"/>
       <c r="V58"/>
       <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
     </row>
-    <row r="59" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A59"/>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
     </row>
-    <row r="60" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A60"/>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60"/>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60"/>
       <c r="R60"/>
       <c r="S60"/>
       <c r="T60"/>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60"/>
       <c r="X60"/>
       <c r="Y60"/>
       <c r="Z60"/>
     </row>
-    <row r="61" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A61"/>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
     </row>
-    <row r="62" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A62"/>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
-    <row r="63" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A63"/>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63"/>
       <c r="I63"/>
       <c r="J63"/>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63"/>
       <c r="R63"/>
       <c r="S63"/>
       <c r="T63"/>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63"/>
       <c r="X63"/>
       <c r="Y63"/>
       <c r="Z63"/>
     </row>
-    <row r="64" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A64"/>
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64"/>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64"/>
       <c r="I64"/>
       <c r="J64"/>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64"/>
       <c r="Q64"/>
       <c r="R64"/>
       <c r="S64"/>
       <c r="T64"/>
       <c r="U64"/>
       <c r="V64"/>
       <c r="W64"/>
       <c r="X64"/>
       <c r="Y64"/>
       <c r="Z64"/>
     </row>
-    <row r="65" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A65"/>
       <c r="B65"/>
       <c r="C65"/>
       <c r="D65"/>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65"/>
       <c r="I65"/>
       <c r="J65"/>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65"/>
       <c r="R65"/>
       <c r="S65"/>
       <c r="T65"/>
       <c r="U65"/>
       <c r="V65"/>
       <c r="W65"/>
       <c r="X65"/>
       <c r="Y65"/>
       <c r="Z65"/>
     </row>
-    <row r="66" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A66"/>
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66"/>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66"/>
       <c r="O66"/>
       <c r="P66"/>
       <c r="Q66"/>
       <c r="R66"/>
       <c r="S66"/>
       <c r="T66"/>
       <c r="U66"/>
       <c r="V66"/>
       <c r="W66"/>
       <c r="X66"/>
       <c r="Y66"/>
       <c r="Z66"/>
     </row>
-    <row r="67" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A67"/>
       <c r="B67"/>
       <c r="C67"/>
       <c r="D67"/>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67"/>
       <c r="I67"/>
       <c r="J67"/>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67"/>
       <c r="Q67"/>
       <c r="R67"/>
       <c r="S67"/>
       <c r="T67"/>
       <c r="U67"/>
       <c r="V67"/>
       <c r="W67"/>
       <c r="X67"/>
       <c r="Y67"/>
       <c r="Z67"/>
     </row>
-    <row r="68" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A68"/>
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68"/>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68"/>
       <c r="R68"/>
       <c r="S68"/>
       <c r="T68"/>
       <c r="U68"/>
       <c r="V68"/>
       <c r="W68"/>
       <c r="X68"/>
       <c r="Y68"/>
       <c r="Z68"/>
     </row>
-    <row r="69" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A69"/>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69"/>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69"/>
       <c r="R69"/>
       <c r="S69"/>
       <c r="T69"/>
       <c r="U69"/>
       <c r="V69"/>
       <c r="W69"/>
       <c r="X69"/>
       <c r="Y69"/>
       <c r="Z69"/>
     </row>
-    <row r="70" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A70"/>
       <c r="B70"/>
       <c r="C70"/>
       <c r="D70"/>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70"/>
       <c r="I70"/>
       <c r="J70"/>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70"/>
       <c r="R70"/>
       <c r="S70"/>
       <c r="T70"/>
       <c r="U70"/>
       <c r="V70"/>
       <c r="W70"/>
       <c r="X70"/>
       <c r="Y70"/>
       <c r="Z70"/>
     </row>
-    <row r="71" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A71"/>
       <c r="B71"/>
       <c r="C71"/>
       <c r="D71"/>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71"/>
       <c r="I71"/>
       <c r="J71"/>
       <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71"/>
       <c r="Q71"/>
       <c r="R71"/>
       <c r="S71"/>
       <c r="T71"/>
       <c r="U71"/>
       <c r="V71"/>
       <c r="W71"/>
       <c r="X71"/>
       <c r="Y71"/>
       <c r="Z71"/>
     </row>
-    <row r="72" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A72"/>
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72"/>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72"/>
       <c r="Q72"/>
       <c r="R72"/>
       <c r="S72"/>
       <c r="T72"/>
       <c r="U72"/>
       <c r="V72"/>
       <c r="W72"/>
       <c r="X72"/>
       <c r="Y72"/>
       <c r="Z72"/>
     </row>
-    <row r="73" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A73"/>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73"/>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73"/>
       <c r="Q73"/>
       <c r="R73"/>
       <c r="S73"/>
       <c r="T73"/>
       <c r="U73"/>
       <c r="V73"/>
       <c r="W73"/>
       <c r="X73"/>
       <c r="Y73"/>
       <c r="Z73"/>
     </row>
-    <row r="74" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A74"/>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74"/>
       <c r="I74"/>
       <c r="J74"/>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74"/>
       <c r="Q74"/>
       <c r="R74"/>
       <c r="S74"/>
       <c r="T74"/>
       <c r="U74"/>
       <c r="V74"/>
       <c r="W74"/>
       <c r="X74"/>
       <c r="Y74"/>
       <c r="Z74"/>
     </row>
-    <row r="75" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A75"/>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75"/>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75"/>
       <c r="O75"/>
       <c r="P75"/>
       <c r="Q75"/>
       <c r="R75"/>
       <c r="S75"/>
       <c r="T75"/>
       <c r="U75"/>
       <c r="V75"/>
       <c r="W75"/>
       <c r="X75"/>
       <c r="Y75"/>
       <c r="Z75"/>
     </row>
-    <row r="76" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A76"/>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76"/>
       <c r="I76"/>
       <c r="J76"/>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76"/>
       <c r="R76"/>
       <c r="S76"/>
       <c r="T76"/>
       <c r="U76"/>
       <c r="V76"/>
       <c r="W76"/>
       <c r="X76"/>
       <c r="Y76"/>
       <c r="Z76"/>
     </row>
-    <row r="77" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A77"/>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77"/>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77"/>
       <c r="I77"/>
       <c r="J77"/>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77"/>
       <c r="R77"/>
       <c r="S77"/>
       <c r="T77"/>
       <c r="U77"/>
       <c r="V77"/>
       <c r="W77"/>
       <c r="X77"/>
       <c r="Y77"/>
       <c r="Z77"/>
     </row>
-    <row r="78" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A78"/>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78"/>
       <c r="I78"/>
       <c r="J78"/>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78"/>
       <c r="R78"/>
       <c r="S78"/>
       <c r="T78"/>
       <c r="U78"/>
       <c r="V78"/>
       <c r="W78"/>
       <c r="X78"/>
       <c r="Y78"/>
       <c r="Z78"/>
     </row>
-    <row r="79" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A79"/>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79"/>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79"/>
       <c r="I79"/>
       <c r="J79"/>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79"/>
       <c r="Q79"/>
       <c r="R79"/>
       <c r="S79"/>
       <c r="T79"/>
       <c r="U79"/>
       <c r="V79"/>
       <c r="W79"/>
       <c r="X79"/>
       <c r="Y79"/>
       <c r="Z79"/>
     </row>
-    <row r="80" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A80"/>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80"/>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80"/>
       <c r="R80"/>
       <c r="S80"/>
       <c r="T80"/>
       <c r="U80"/>
       <c r="V80"/>
       <c r="W80"/>
       <c r="X80"/>
       <c r="Y80"/>
       <c r="Z80"/>
     </row>
+    <row r="90" spans="100:100" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="CV90"/>
+    </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>모든 버전 호환 공식</vt:lpstr>
-      <vt:lpstr>M365·Excel 2024 이상 공식</vt:lpstr>
+      <vt:lpstr>SUBSTITUTE + FIND 공식 (모든 버전)</vt:lpstr>
+      <vt:lpstr>TEXTBEFORE 함수 공식 (엑셀 2024 이후)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>전진권</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_890b6fa8-0d36-45a6-9a6a-767d9ca20d0f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_890b6fa8-0d36-45a6-9a6a-767d9ca20d0f_SetDate">