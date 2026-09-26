--- v0 (2026-08-11)
+++ v1 (2026-09-26)
@@ -1,405 +1,428 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30403"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30501"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\wordpress-dev\_formulas_conversion\output\30701\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\wordpress-dev\scripts\.cache\refresh-stale\out\30701\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2EA03787-6965-430E-9B56-EFBB60DC61E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DCC9022F-A418-4972-AC49-645F5123613D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="14856" xr2:uid="{FD827E25-04C5-49D5-96E2-8558DE76EBC7}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="22680" windowHeight="14472" xr2:uid="{FD827E25-04C5-49D5-96E2-8558DE76EBC7}"/>
   </bookViews>
   <sheets>
-    <sheet name="모든 버전 INDIRECT 방식" sheetId="1" r:id="rId1"/>
-    <sheet name="M365·Excel 2024 TOCOL 방식" sheetId="2" r:id="rId2"/>
+    <sheet name="INDIRECT 함수 공식 (모든 버전)" sheetId="1" r:id="rId1"/>
+    <sheet name="TOCOL 함수 공식 (엑셀 2024 이후)" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'M365·Excel 2024 TOCOL 방식'!$B$7:$C$12</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'모든 버전 INDIRECT 방식'!$B$7:$C$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'INDIRECT 함수 공식 (모든 버전)'!$B$7:$C$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'TOCOL 함수 공식 (엑셀 2024 이후)'!$B$7:$C$12</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F8" i="2" l="1"/>
+  <c r="F8" i="2" l="1" a="1"/>
   <c r="F9" i="1"/>
   <c r="F10" i="1"/>
   <c r="F11" i="1"/>
   <c r="F12" i="1"/>
   <c r="F13" i="1"/>
   <c r="F8" i="1"/>
 </calcChain>
 </file>
 
+<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
+  <metadataTypes count="1">
+    <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
+  </metadataTypes>
+  <futureMetadata name="XLDAPR" count="1">
+    <bk>
+      <extLst>
+        <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
+          <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <cellMetadata count="1">
+    <bk>
+      <rc t="1" v="0"/>
+    </bk>
+  </cellMetadata>
+</metadata>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="8">
   <si>
     <t>엑셀 가로 데이터를 세로로 펼치기 공식</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>: 가로 범위의 값을 열 순서대로 세로로 펼치는 공식입니다.</t>
+    <t>: 가로로 나열된 데이터를 열 순서대로 세로 한 열로 펼치는 공식입니다.</t>
     <phoneticPr fontId="1" type="noConversion"/>
-  </si>
-[...245 lines deleted...]
-    </r>
   </si>
   <si>
     <t>1월</t>
   </si>
   <si>
     <t>2월</t>
   </si>
   <si>
     <t>3월</t>
   </si>
   <si>
     <t>세로 데이터</t>
+  </si>
+  <si>
+    <r>
+      <t>=</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>INDIRECT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve"> ( "R" &amp; ( </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>ROW</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve"> ( ) + </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>ROW</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve"> ( 데이터시작셀 ) - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>ROW</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve"> ( 입력시작셀 ) - 데이터행개수 * </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>ROUNDDOWN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve"> ( ( </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>ROW</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve"> ( ) - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>ROW</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve"> ( 입력시작셀 ) ) / 데이터행개수, 0 ) ) &amp; "C" &amp; ( </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>ROUNDDOWN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve"> ( ( </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>ROW</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve"> ( ) - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>ROW</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve"> ( 입력시작셀 ) ) / 데이터행개수, 0 ) + </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>COLUMN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve"> ( 데이터시작셀 ) ), 0 )</t>
+    </r>
   </si>
   <si>
     <r>
       <t>=</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF0000FF"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
         <scheme val="major"/>
       </rPr>
       <t>TOCOL</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
         <scheme val="major"/>
       </rPr>
       <t xml:space="preserve"> ( 데이터범위, 0, TRUE )</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
@@ -445,50 +468,66 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF0000FF"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="major"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF9F9F9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0A6332"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF339966"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -496,122 +535,122 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF5F5F5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC9C9C9"/>
       </left>
       <right style="thin">
         <color rgb="FFC9C9C9"/>
       </right>
       <top style="thin">
         <color rgb="FFC9C9C9"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC9C9C9"/>
       </left>
       <right style="thin">
         <color rgb="FFC9C9C9"/>
       </right>
       <top style="thin">
         <color rgb="FFC9C9C9"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color rgb="FFC9C9C9"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="7">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="6" tint="0.79992065187536243"/>
           <bgColor rgb="FFF5F5F5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="6" tint="0.79992065187536243"/>
           <bgColor rgb="FFF5F5F5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
@@ -680,160 +719,160 @@
       <tableStyleElement type="firstRowStripe" dxfId="1"/>
       <tableStyleElement type="firstColumnStripe" dxfId="0"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FF0A6332"/>
       <color rgb="FF0000FF"/>
       <color rgb="FFF5F5F5"/>
       <color rgb="FF339966"/>
       <color rgb="FFF9F9F9"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
-      <xdr:col>6</xdr:col>
-      <xdr:colOff>685151</xdr:colOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>200518</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>17780</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>533400</xdr:colOff>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>48768</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>209776</xdr:rowOff>
+      <xdr:rowOff>211681</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="그림 1" descr="텍스트, 폰트, 그래픽, 상징이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2013CC01-9F47-4269-8CE3-3CD9A602C13D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4220831" y="101600"/>
-          <a:ext cx="534049" cy="191996"/>
+          <a:off x="7165198" y="101600"/>
+          <a:ext cx="534050" cy="193901"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
-      <xdr:col>6</xdr:col>
-      <xdr:colOff>685151</xdr:colOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>93980</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>17780</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>533400</xdr:colOff>
+      <xdr:colOff>628030</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>209776</xdr:rowOff>
+      <xdr:rowOff>211681</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="그림 1" descr="텍스트, 폰트, 그래픽, 상징이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EA20381-2A61-4D22-8644-2F12E4ED6359}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7420C96A-FE80-40B2-B7D4-7F018649EC2C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4220831" y="101600"/>
-          <a:ext cx="534049" cy="191996"/>
+          <a:off x="4315460" y="101600"/>
+          <a:ext cx="534050" cy="193901"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 테마">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -1106,305 +1145,307 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D32CF493-5A35-4600-B154-B80C0D6335F2}">
-  <dimension ref="A1:Z80"/>
+  <dimension ref="A1:CV90"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
       <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="3.09765625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.69921875" style="1" customWidth="1"/>
     <col min="5" max="5" width="3.69921875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="7" max="16384" width="9" style="1"/>
+    <col min="7" max="99" width="9" style="1"/>
+    <col min="100" max="100" width="9.09765625" style="1" customWidth="1"/>
+    <col min="101" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="3" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:26" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="4"/>
     </row>
     <row r="3" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:26" s="3" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="4"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4"/>
     </row>
     <row r="5" spans="1:26" s="2" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B5" s="8" t="s">
-        <v>2</v>
+      <c r="B5" s="15" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="7" spans="1:26" s="7" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7"/>
       <c r="B7" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="9" t="s">
+      <c r="D7" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="9" t="s">
+      <c r="E7"/>
+      <c r="F7" s="10" t="s">
         <v>5</v>
-      </c>
-[...2 lines deleted...]
-        <v>6</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8"/>
-      <c r="B8" s="10">
+      <c r="B8" s="11">
         <v>12</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="11">
         <v>18</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="11">
         <v>15</v>
       </c>
       <c r="E8"/>
-      <c r="F8" s="15">
+      <c r="F8" s="13">
         <f ca="1">INDIRECT("R"&amp;(ROW()+ROW($B$8)-ROW($F$8)-2*ROUNDDOWN((ROW()-ROW($F$8))/2,0))&amp;"C"&amp;(ROUNDDOWN((ROW()-ROW($F$8))/2,0)+COLUMN($B$8)),0)</f>
         <v>12</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9"/>
-      <c r="B9" s="11">
+      <c r="B9" s="12">
         <v>9</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="12">
         <v>11</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="12">
         <v>14</v>
       </c>
       <c r="E9"/>
-      <c r="F9" s="15">
+      <c r="F9" s="13">
         <f t="shared" ref="F9:F13" ca="1" si="0">INDIRECT("R"&amp;(ROW()+ROW($B$8)-ROW($F$8)-2*ROUNDDOWN((ROW()-ROW($F$8))/2,0))&amp;"C"&amp;(ROUNDDOWN((ROW()-ROW($F$8))/2,0)+COLUMN($B$8)),0)</f>
         <v>9</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10" s="15">
+      <c r="F10" s="13">
         <f t="shared" ca="1" si="0"/>
         <v>18</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11" s="15">
+      <c r="F11" s="13">
         <f t="shared" ca="1" si="0"/>
         <v>11</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12" s="15">
+      <c r="F12" s="13">
         <f t="shared" ca="1" si="0"/>
         <v>15</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-      <c r="F13" s="15">
+      <c r="F13" s="13">
         <f t="shared" ca="1" si="0"/>
         <v>14</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
@@ -3261,310 +3302,315 @@
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80"/>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80"/>
       <c r="R80"/>
       <c r="S80"/>
       <c r="T80"/>
       <c r="U80"/>
       <c r="V80"/>
       <c r="W80"/>
       <c r="X80"/>
       <c r="Y80"/>
       <c r="Z80"/>
     </row>
+    <row r="90" spans="100:100" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="CV90"/>
+    </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E35FF8CB-FB76-4143-803B-961DF105DA5D}">
-  <dimension ref="A1:Z80"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DEC33BD-2133-44B4-8635-CAAB1A537E3F}">
+  <dimension ref="A1:CV90"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="3.09765625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.69921875" style="1" customWidth="1"/>
     <col min="5" max="5" width="3.69921875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="7" max="16384" width="9" style="1"/>
+    <col min="7" max="99" width="9" style="1"/>
+    <col min="100" max="100" width="9.09765625" style="1" customWidth="1"/>
+    <col min="101" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="3" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:26" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="4"/>
     </row>
     <row r="3" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:26" s="3" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="4"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4"/>
     </row>
     <row r="5" spans="1:26" s="2" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="7" spans="1:26" s="7" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7"/>
       <c r="B7" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="9" t="s">
+      <c r="D7" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="9" t="s">
+      <c r="E7"/>
+      <c r="F7" s="10" t="s">
         <v>5</v>
-      </c>
-[...2 lines deleted...]
-        <v>6</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8"/>
-      <c r="B8" s="10">
+      <c r="B8" s="11">
         <v>12</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="11">
         <v>18</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="11">
         <v>15</v>
       </c>
       <c r="E8"/>
-      <c r="F8" s="15">
-        <f>_xlfn.TOCOL(B8:D9,0,TRUE)</f>
+      <c r="F8" s="13" cm="1">
+        <f t="array" ref="F8:F13">_xlfn.TOCOL(B8:D9,0,TRUE)</f>
         <v>12</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9"/>
-      <c r="B9" s="11">
+      <c r="B9" s="12">
         <v>9</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="12">
         <v>11</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="12">
         <v>14</v>
       </c>
       <c r="E9"/>
-      <c r="F9" s="14">
+      <c r="F9" s="13">
         <v>9</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10" s="14">
+      <c r="F10" s="13">
         <v>18</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11" s="14">
+      <c r="F11" s="13">
         <v>11</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12" s="14">
+      <c r="F12" s="13">
         <v>15</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-      <c r="F13" s="13">
+      <c r="F13" s="14">
         <v>14</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14"/>
@@ -5420,76 +5466,79 @@
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80"/>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80"/>
       <c r="R80"/>
       <c r="S80"/>
       <c r="T80"/>
       <c r="U80"/>
       <c r="V80"/>
       <c r="W80"/>
       <c r="X80"/>
       <c r="Y80"/>
       <c r="Z80"/>
     </row>
+    <row r="90" spans="100:100" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="CV90"/>
+    </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>모든 버전 INDIRECT 방식</vt:lpstr>
-      <vt:lpstr>M365·Excel 2024 TOCOL 방식</vt:lpstr>
+      <vt:lpstr>INDIRECT 함수 공식 (모든 버전)</vt:lpstr>
+      <vt:lpstr>TOCOL 함수 공식 (엑셀 2024 이후)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>전진권</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_890b6fa8-0d36-45a6-9a6a-767d9ca20d0f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_890b6fa8-0d36-45a6-9a6a-767d9ca20d0f_SetDate">