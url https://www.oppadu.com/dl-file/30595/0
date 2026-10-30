--- v0 (2026-07-26)
+++ v1 (2026-10-30)
@@ -1,1682 +1,579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21629"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30403"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Dropbox\9. 내 드롭박스\@. #오빠두\@ 엑셀 - 포스트\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\wordpress-dev\_functions_conversion\output\30595\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A6A7A7A-7F9F-42B5-B107-D6C0307C141B}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{781DA4F3-391B-43B9-82B8-4170425BD05E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{9BE05613-872D-44B0-9F94-93B79B80BA89}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="14640" xr2:uid="{FD827E25-04C5-49D5-96E2-8558DE76EBC7}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="FORECAST.LINEAR" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$6:$C$15</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">FORECAST.LINEAR!$B$7:$C$12</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H6" i="1" l="1"/>
+  <c r="E11" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <si>
-    <t>광고수</t>
-    <phoneticPr fontId="9" type="noConversion"/>
+    <t>엑셀 FORECAST.LINEAR 함수</t>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>매출액</t>
-[...12 lines deleted...]
-    <phoneticPr fontId="9" type="noConversion"/>
+    <t>: 선형회귀로 기존 데이터에서 예측값을 계산합니다.</t>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
-[...5 lines deleted...]
-      </rPr>
       <t>=</t>
     </r>
     <r>
       <rPr>
-        <sz val="12"/>
-[...1 lines deleted...]
-        <rFont val="나눔스퀘어 Bold"/>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
-      </rPr>
-[...8 lines deleted...]
-        <charset val="129"/>
+        <scheme val="major"/>
       </rPr>
       <t>FORECAST.LINEAR</t>
     </r>
     <r>
       <rPr>
-        <sz val="12"/>
-[...1 lines deleted...]
-        <rFont val="나눔스퀘어 Bold"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
+        <scheme val="major"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t>(예측할 x값, 기존 y값 범위, 기존 x값 범위)</t>
     </r>
-    <r>
-[...9 lines deleted...]
-    <phoneticPr fontId="9" type="noConversion"/>
+  </si>
+  <si>
+    <t>광고수</t>
+  </si>
+  <si>
+    <t>매출액</t>
+  </si>
+  <si>
+    <t>예측할 x값</t>
+  </si>
+  <si>
+    <t>예측된 y값</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...3 lines deleted...]
-  <fonts count="10" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="맑은 고딕"/>
+      <family val="2"/>
+      <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="나눔고딕"/>
+      <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
+      <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="나눔고딕 ExtraBold"/>
+      <color rgb="FF0000FF"/>
+      <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
-    </font>
-[...19 lines deleted...]
-      <charset val="129"/>
+      <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="나눔고딕 ExtraBold"/>
+      <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
+      <scheme val="major"/>
     </font>
     <font>
+      <b/>
       <sz val="12"/>
-      <color theme="1"/>
-      <name val="나눔스퀘어 Bold"/>
+      <color theme="0"/>
+      <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
+      <scheme val="major"/>
     </font>
     <font>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="나눔스퀘어 Bold"/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
+      <scheme val="major"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="맑은 고딕"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor rgb="FFF9F9F9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.79998168889431442"/>
+        <fgColor rgb="FF0A6332"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <fgColor rgb="FF339966"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.79998168889431442"/>
+        <fgColor rgb="FFF5F5F5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="8" tint="-0.24994659260841701"/>
+        <color rgb="FFC9C9C9"/>
       </left>
       <right style="thin">
-        <color theme="8" tint="-0.24994659260841701"/>
+        <color rgb="FFC9C9C9"/>
       </right>
       <top style="thin">
-        <color theme="8" tint="-0.24994659260841701"/>
+        <color rgb="FFC9C9C9"/>
       </top>
       <bottom style="thin">
-        <color theme="8" tint="-0.24994659260841701"/>
+        <color rgb="FFC9C9C9"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="5" tint="-0.24994659260841701"/>
+        <color rgb="FFC9C9C9"/>
       </left>
       <right style="thin">
-        <color theme="5" tint="-0.24994659260841701"/>
+        <color rgb="FFC9C9C9"/>
       </right>
       <top style="thin">
-        <color theme="5" tint="-0.24994659260841701"/>
+        <color rgb="FFC9C9C9"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="20">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+  <cellXfs count="17">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="5" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="7">
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="6" tint="0.79992065187536243"/>
+          <bgColor rgb="FFF5F5F5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="6" tint="0.79992065187536243"/>
+          <bgColor rgb="FFF5F5F5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <border>
+        <top style="double">
+          <color theme="6"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="6"/>
+          <bgColor theme="6"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <border>
+        <left style="thin">
+          <color theme="6" tint="0.39997558519241921"/>
+        </left>
+        <right style="thin">
+          <color theme="6" tint="0.39997558519241921"/>
+        </right>
+        <top style="thin">
+          <color theme="6" tint="0.39997558519241921"/>
+        </top>
+        <bottom style="thin">
+          <color theme="6" tint="0.39997558519241921"/>
+        </bottom>
+        <horizontal style="thin">
+          <color theme="6" tint="0.39997558519241921"/>
+        </horizontal>
+      </border>
+    </dxf>
+  </dxfs>
+  <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
+    <tableStyle name="TableStyleMedium4 2" pivot="0" count="7" xr9:uid="{9623214E-074D-410B-9DEB-6EB053DAB407}">
+      <tableStyleElement type="wholeTable" dxfId="6"/>
+      <tableStyleElement type="headerRow" dxfId="5"/>
+      <tableStyleElement type="totalRow" dxfId="4"/>
+      <tableStyleElement type="firstColumn" dxfId="3"/>
+      <tableStyleElement type="lastColumn" dxfId="2"/>
+      <tableStyleElement type="firstRowStripe" dxfId="1"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="0"/>
+    </tableStyle>
+  </tableStyles>
   <colors>
     <mruColors>
+      <color rgb="FF0A6332"/>
       <color rgb="FF0000FF"/>
-      <color rgb="FF00FF00"/>
+      <color rgb="FFF5F5F5"/>
+      <color rgb="FF339966"/>
+      <color rgb="FFF9F9F9"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...988 lines deleted...]
-
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>132520</xdr:rowOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>393897</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>17780</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>16384</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172278</xdr:rowOff>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>242146</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>209776</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="그림 2">
+        <xdr:cNvPr id="2" name="그림 1" descr="텍스트, 폰트, 그래픽, 상징이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE18AA78-54AB-4A95-B5EE-E117D4C9EB3E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2013CC01-9F47-4269-8CE3-3CD9A602C13D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="2849216"/>
-          <a:ext cx="6255026" cy="1073427"/>
+          <a:off x="7373817" y="101600"/>
+          <a:ext cx="534049" cy="191996"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor>
-[...91 lines deleted...]
-  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...105 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 테마">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1738,51 +635,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1880,279 +777,333 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A494EF60-5F67-449B-85F4-69E7D40CA009}">
-  <dimension ref="A1:J54"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D32CF493-5A35-4600-B154-B80C0D6335F2}">
+  <dimension ref="A1:G19"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <selection activeCell="E8" sqref="E8"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.8" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="3.296875" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="8.8984375" style="1" hidden="1"/>
+    <col min="1" max="1" width="3.09765625" style="1" customWidth="1"/>
+    <col min="2" max="3" width="9.69921875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="3.69921875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="9.69921875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.69921875" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="2" customFormat="1" ht="8.4" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B2" s="3" t="s">
+    <row r="1" spans="1:7" s="3" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="4"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:7" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="4"/>
+      <c r="B2" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="4"/>
+    </row>
+    <row r="3" spans="1:7" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="4"/>
+      <c r="B3" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="4"/>
+    </row>
+    <row r="4" spans="1:7" s="3" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="4"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="4"/>
+    </row>
+    <row r="5" spans="1:7" s="2" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="7" spans="1:7" s="7" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A7"/>
+      <c r="B7" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="11"/>
-[...6 lines deleted...]
-      <c r="B4" s="8" t="s">
+      <c r="D7"/>
+      <c r="E7" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="12"/>
-[...17 lines deleted...]
-      <c r="F6" s="7">
+      <c r="F7"/>
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A8"/>
+      <c r="B8" s="10">
+        <v>21</v>
+      </c>
+      <c r="C8" s="11">
+        <v>8350</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8" s="15">
         <v>60</v>
       </c>
-      <c r="G6" s="17" t="s">
-[...3 lines deleted...]
-        <f>_xlfn.FORECAST.LINEAR(F6,C7:C18,B7:B18)</f>
+      <c r="F8"/>
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A9"/>
+      <c r="B9" s="12">
+        <v>180</v>
+      </c>
+      <c r="C9" s="13">
+        <v>22755</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10"/>
+      <c r="B10" s="10">
+        <v>50</v>
+      </c>
+      <c r="C10" s="11">
+        <v>13455</v>
+      </c>
+      <c r="D10"/>
+      <c r="E10" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F10"/>
+      <c r="G10"/>
+    </row>
+    <row r="11" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A11"/>
+      <c r="B11" s="12">
+        <v>195</v>
+      </c>
+      <c r="C11" s="13">
+        <v>21100</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11" s="16">
+        <f>_xlfn.FORECAST.LINEAR(E8,C8:C19,B8:B19)</f>
         <v>12614.872737898553</v>
       </c>
-    </row>
-[...33 lines deleted...]
-      <c r="B11" s="6">
+      <c r="F11"/>
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A12"/>
+      <c r="B12" s="10">
         <v>96</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C12" s="11">
         <v>15000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B12" s="6">
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13"/>
+      <c r="B13" s="12">
         <v>44</v>
       </c>
-      <c r="C12" s="14">
+      <c r="C13" s="13">
         <v>12500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B13" s="6">
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A14"/>
+      <c r="B14" s="10">
         <v>171</v>
       </c>
-      <c r="C13" s="14">
+      <c r="C14" s="11">
         <v>20700</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B14" s="6">
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A15"/>
+      <c r="B15" s="12">
         <v>135</v>
       </c>
-      <c r="C14" s="14">
+      <c r="C15" s="13">
         <v>19722</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B15" s="6">
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A16"/>
+      <c r="B16" s="10">
         <v>120</v>
       </c>
-      <c r="C15" s="14">
+      <c r="C16" s="11">
         <v>16115</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B16" s="6">
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A17"/>
+      <c r="B17" s="12">
         <v>75</v>
       </c>
-      <c r="C16" s="14">
+      <c r="C17" s="13">
         <v>13100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B17" s="6">
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18"/>
+      <c r="B18" s="10">
         <v>106</v>
       </c>
-      <c r="C17" s="14">
+      <c r="C18" s="11">
         <v>15670</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B18" s="6">
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A19"/>
+      <c r="B19" s="12">
         <v>198</v>
       </c>
-      <c r="C18" s="14">
+      <c r="C19" s="13">
         <v>25300</v>
       </c>
-    </row>
-[...35 lines deleted...]
-    <row r="54" hidden="1" x14ac:dyDescent="0.25"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+    </row>
   </sheetData>
-  <sheetProtection selectLockedCells="1"/>
-  <phoneticPr fontId="9" type="noConversion"/>
+  <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>FORECAST.LINEAR</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>오빠두엑셀</dc:creator>
+  <dc:creator>전진권</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_890b6fa8-0d36-45a6-9a6a-767d9ca20d0f_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_890b6fa8-0d36-45a6-9a6a-767d9ca20d0f_SetDate">
+    <vt:lpwstr>2026-08-09T04:35:07Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_890b6fa8-0d36-45a6-9a6a-767d9ca20d0f_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_890b6fa8-0d36-45a6-9a6a-767d9ca20d0f_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0003-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_890b6fa8-0d36-45a6-9a6a-767d9ca20d0f_SiteId">
+    <vt:lpwstr>fd266056-23ff-4060-b956-9e8544fe3081</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_890b6fa8-0d36-45a6-9a6a-767d9ca20d0f_ActionId">
+    <vt:lpwstr>5e0ff936-275e-4e1e-a45f-eb2fcd3973b7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_890b6fa8-0d36-45a6-9a6a-767d9ca20d0f_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_890b6fa8-0d36-45a6-9a6a-767d9ca20d0f_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>